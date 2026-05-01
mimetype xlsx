--- v0 (2026-02-16)
+++ v1 (2026-05-01)
@@ -112,51 +112,51 @@
   <si>
     <t>lineage</t>
   </si>
   <si>
     <t>use_condition</t>
   </si>
   <si>
     <t>online_resource</t>
   </si>
   <si>
     <t>thumbnail_url</t>
   </si>
   <si>
     <t>wms_resource</t>
   </si>
   <si>
     <t>TestOpgc-2023-03-20_v2</t>
   </si>
   <si>
     <t>onGoing</t>
   </si>
   <si>
     <t>Mesure de tension de sol par méthode PS Soufrière V2</t>
   </si>
   <si>
-    <t>Tension de mesure de sol au sommet de la Soufirère en Guadeloupe. Test lors d'une metadata-party</t>
+    <t>Tension de mesure de sol au sommet de la Soufirère en Guadeloupe. Test lors d'une metadata-party TEST</t>
   </si>
   <si>
     <t>coverage</t>
   </si>
   <si>
     <t>vector</t>
   </si>
   <si>
     <t>fre</t>
   </si>
   <si>
     <t>2023-03-20</t>
   </si>
   <si>
     <t>tableDigital</t>
   </si>
   <si>
     <t>annually</t>
   </si>
   <si>
     <t>2023-02-12</t>
   </si>
   <si>
     <t>2023-02-16</t>
   </si>