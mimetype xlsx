--- v0 (2026-02-16)
+++ v1 (2026-05-01)
@@ -112,51 +112,51 @@
   <si>
     <t>lineage</t>
   </si>
   <si>
     <t>use_condition</t>
   </si>
   <si>
     <t>online_resource</t>
   </si>
   <si>
     <t>thumbnail_url</t>
   </si>
   <si>
     <t>wms_resource</t>
   </si>
   <si>
     <t>FR-20210917-ETNA_TEMPERATURE_SOL_TEST_LORA</t>
   </si>
   <si>
     <t>onGoing</t>
   </si>
   <si>
     <t>Réseau ConnecSenS - Campagne ETNA de septembre 2021 - Mesures température sol - Pluvio</t>
   </si>
   <si>
-    <t>Déploiement de nœuds LoRaWAN SoLo avec sondes de température dans le sol et pluviomètre à Sapienza. Quatre nœuds équipés de sondes PT100 ou PT1000 capteurs ont été déployés sur différents points « chauds » du site. Un autre nœud équipé lui de 3 sondes de température, développé par l’OPGC, a été installé sur site afin de mesurer le flux thermique du sol.</t>
+    <t>Déploiement de nœuds LoRaWAN SoLo avec sondes de température dans le sol et pluviomètre à Sapienza. Quatre nœuds équipés de sondes PT100 ou PT1000 capteurs ont été déployés sur différents points « chauds » du site. Un autre nœud équipé lui de 3 sondes de température, développé par l’OPGC, a été installé sur site afin de mesurer le flux thermique du sol. TEST</t>
   </si>
   <si>
     <t>coverage</t>
   </si>
   <si>
     <t>vector</t>
   </si>
   <si>
     <t>fre</t>
   </si>
   <si>
     <t>2023-02-23</t>
   </si>
   <si>
     <t>2013-02-23</t>
   </si>
   <si>
     <t>tableDigital</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>