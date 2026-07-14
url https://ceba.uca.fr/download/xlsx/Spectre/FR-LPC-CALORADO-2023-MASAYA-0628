--- v0 (2026-02-16)
+++ v1 (2026-07-14)
@@ -151,51 +151,51 @@
   <si>
     <t>tableDigital</t>
   </si>
   <si>
     <t>annually</t>
   </si>
   <si>
     <t>2021-02-01</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>Masaya volcano</t>
   </si>
   <si>
     <t>climatologyMeteorologyAtmosphere,environment,geoscientificInformation</t>
   </si>
   <si>
     <t>Zones à risque naturel---http://inspire.ec.europa.eu/theme/nz,Géologie---http://inspire.ec.europa.eu/theme/ge</t>
   </si>
   <si>
     <t>volcan---https://www.eionet.europa.eu/gemet/fr/concept/9004</t>
   </si>
   <si>
-    <t>author=luca.terray@uca.fr</t>
+    <t>author=luca.terray@uca.fr, principalInvestigator=, pointOfContact=</t>
   </si>
   <si>
     <t>Expliquer la métrologie.</t>
   </si>
   <si>
     <t>Creative Commons Attribution-ShareAlike 4.0 International 4.0 License (CC BY SA 4.0, https://creativecommons.org/licenses/by-sa/4.0/).</t>
   </si>
   <si>
     <t>aucune</t>
   </si>
   <si>
     <t>electronicMailAddress</t>
   </si>
   <si>
     <t>organisationName</t>
   </si>
   <si>
     <t>positionName</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>firstname</t>
   </si>